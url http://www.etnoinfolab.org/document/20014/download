--- v0 (2026-05-14)
+++ v1 (2026-11-03)
@@ -6,204 +6,208 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MAGAJNAA\Desktop\mirjam_posnetki_sodobn_povedke\studenti_folkoristike_sodobne_pšovedke_smrt_2018\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5FFD967B-9216-4174-BFD4-42F2EAD249B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB67ED7-0CBE-4896-A00D-3A0D2980E3B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="0" windowWidth="29040" windowHeight="17520" xr2:uid="{B2A82D0C-C37C-41DF-8A61-2C94B47552DB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{B2A82D0C-C37C-41DF-8A61-2C94B47552DB}"/>
   </bookViews>
   <sheets>
     <sheet name="Zabijanje kola na pokopališču" sheetId="2" r:id="rId1"/>
     <sheet name="List1" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Da</t>
   </si>
   <si>
     <t>Javna objava</t>
   </si>
   <si>
     <t>Dolžina</t>
   </si>
   <si>
     <t>mp3</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>sodobne povedke, pokopališče, kol, strah, noč, nezavest</t>
   </si>
   <si>
     <t>Ključne besede</t>
   </si>
   <si>
     <t>Okolica Šmarjeških toplic</t>
   </si>
   <si>
     <t>Kraj povedke</t>
   </si>
   <si>
     <t xml:space="preserve">Dolenjska </t>
   </si>
   <si>
     <t>Kraj pripovedovalca</t>
   </si>
   <si>
     <t>22 let</t>
   </si>
   <si>
     <t>Starost</t>
   </si>
   <si>
     <t>Tina</t>
   </si>
   <si>
     <t>Povedko povedal</t>
   </si>
   <si>
-    <t>Povedka o gospi, ki gre ponoči na pokopališče, kjer zabije kol in se zaradi strahu onesvesti</t>
-[...1 lines deleted...]
-  <si>
     <t>Kontekst</t>
   </si>
   <si>
-    <t>Sodelavcem je v službi pripovedovala o tem, kako prepoznati vampirja in potem je šef začel pripovedovati o babičini zgodbi, kjer gre starejša gospa ponoči na pokopališče in kol zabije skupaj z obleko ter se zaradi tega ustraši, da nekdo stoji poleg nje in se onesvesti</t>
-[...4 lines deleted...]
-  <si>
     <t>Starejša gospa gre ponoči na pokopališče prižgati svečo, a je imela s seboj tudi kol, ki ga pomotoma zabije skupaj s svojo obleko, zaradi česa se prestraši in onesvesti</t>
   </si>
   <si>
     <t>Kratek povzetek</t>
   </si>
   <si>
     <t>00:05-02:24</t>
   </si>
   <si>
     <t>Časovni interval</t>
   </si>
   <si>
     <t>Zabijanje kola na pokopališču</t>
   </si>
   <si>
     <t>Naslov povedke</t>
+  </si>
+  <si>
+    <t>No, skratka, jaz sem zdaj to pripovedovala, ne, in ta moj šef je to poslušal, ne, skratka, jaz sem to na šihtu govorila ljudem, na pijači smo bili. 
+Kaj to? 
+Aja, pripovedovala sem pa, kako prepoznamo vampirja in kako prepoznamo prikazen in od kod to izvira in kako se ga reši, če slučajno ga kdo vidi. V glavnem, potem je v besedo pač vskočil ta moj šef. Skratka, on je rekel, da je njegova babica pripovedovala, da je šla, pa, da se je pa v vasi zgodilo, da je ena gospa šla pa zvečer na pokopališče in včasih so imele te gospe pač dolge obleke. In ona je šla na pokopališče in v tistem, da bo ona pač na tem grobu prižgala svečo, je s kolom zadela svojo obleko. In se je v bistvu tako ustrašila, da nekdo stoji za njo oziroma zraven nje, da je kar od, da je v bistvu od strahu padla skupaj. No, skratka, potem sem, ja, to je bilo v okolici Šmarjeških Toplic. In potem sem jaz vprašala, zakaj je imela ona kol s sabo a ne, pač zakaj, zakaj, ta kol mi je bil na ta glogov kolec malo povezave, pa je rekel, da ne ve zakaj, tako da odgovora ni imel, pa tudi ne ve, čakte, kako je že blo,  tudi ne ve zakaj je šla tako pozno na pokopališče, ampak naj bi pa menda se nekdo prikazoval in potem sem jaz vprašala, če je šel on, ona v bistvu, če je šla se rešit tega prikazovanja. Pa je pač potem povedal, da ona tukaj naprej pa več nič ne ve, ampak da ta gospa naj bi se pa pač tako prestrašila, da... 
+To je bila njegova babica?
+Njegova babica je to zgodbo pripovedovala, dogajala se je pa, dogajala se je pa v tej vasi, kjer je ta babica živela, ne vem, ali je bila to soseda, ampak skratka, nekdo.</t>
+  </si>
+  <si>
+    <t>Transkript</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Navadno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
@@ -485,96 +489,93 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9339567-27BB-4011-AA6F-E3B034F10D8F}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" customWidth="1"/>
     <col min="2" max="2" width="144.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="195" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>23</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>