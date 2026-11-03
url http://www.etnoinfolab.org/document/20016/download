--- v0 (2026-05-14)
+++ v1 (2026-11-03)
@@ -1,206 +1,214 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MAGAJNAA\Desktop\mirjam_posnetki_sodobn_povedke\studenti_folkoristike_sodobne_pšovedke_smrt_2018\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4C15CFB-B948-4F51-BA72-7E114DBDC873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D8427F2-785E-4A6E-B3F2-78D55C73740F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="0" windowWidth="29040" windowHeight="17520" xr2:uid="{8B761887-27FE-4F69-A31A-BB5BDFC60E6A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{8B761887-27FE-4F69-A31A-BB5BDFC60E6A}"/>
   </bookViews>
   <sheets>
     <sheet name="duh_dedka" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Naslov povedke</t>
   </si>
   <si>
     <t>Duh dedka</t>
   </si>
   <si>
     <t>Časovni interval</t>
   </si>
   <si>
     <t>02:33-03:42</t>
   </si>
   <si>
     <t>Kratek povzetek</t>
   </si>
   <si>
     <t>Po smrti dedka, fanta in njegovo punco ponoči zbudi ropot pri oknu, kjer fant vidi duha svojega dedka (bele barve, a človeška podoba)</t>
   </si>
   <si>
-    <t>Opis (transkript)</t>
-[...4 lines deleted...]
-  <si>
     <t>Kontekst</t>
   </si>
   <si>
-    <t>Povedka oz. osebna izkušnja, kjer fant vidi duha svojega dedka</t>
-[...1 lines deleted...]
-  <si>
     <t>Povedko povedal</t>
   </si>
   <si>
     <t>Tina</t>
   </si>
   <si>
     <t>Starost</t>
   </si>
   <si>
     <t>22 let</t>
   </si>
   <si>
     <t>Kraj pripovedovalca</t>
   </si>
   <si>
     <t>Dolenjska</t>
   </si>
   <si>
     <t>Kraj povedke</t>
   </si>
   <si>
     <t>Ni opredeljen</t>
   </si>
   <si>
     <t>Ključne besede</t>
   </si>
   <si>
     <t>sodobne povedke, duh, ropotanje, smrt, okno</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>mp3</t>
   </si>
   <si>
     <t>Dolžina</t>
   </si>
   <si>
     <t>Javna objava</t>
   </si>
   <si>
     <t>Da</t>
+  </si>
+  <si>
+    <t>No, no, sodelavec je pa, mu je pa umrl dedek in sta v bistvu s punco takratno šla že spat in to je bila noč in noč že traja in onadva sta že spala in potem se od - to je pa zgodba o duhu, a ne - je pa je pa sredi noči nekaj zaropota in onadva se zbudita in ona pogleda proti oknu in ni nič videla, je rekla nekaj sem slišala in potem pogleda še on in on je pa videl pač tega svojega dedka. Ampak potem je pač rekel samo kao ne, ne, zaspi nazaj, nič ni hudega. On pa bi se potem celo noč ve zaspal, ker pač je videl duha. Tako da - ampak to je bila pa osebna zgodba, jo je pa prav ta, ta sodelavec, ki jo je pripovedoval, on je videl duha. 
+Kako pa je zgledal?
+Pač, mislim, da je bil bel, ampak rekel je tudi, da je prepoznal, kakor da je to njegov dedek, na tak način. Ne vem, verjetno je, verjetno, ne, mislim, da je sklepal, da je to dedek, ker to se je zgodilo v tistem času, ko je dedek umrl in potem se je prikazalo.
+Je vedel, da je umrč?
+ Ja, ja, vedel je, da je umrl, ja, ja, ja.</t>
+  </si>
+  <si>
+    <t>Transkript</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Navadno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Officeova tema">
   <a:themeElements>
     <a:clrScheme name="Pisarna">
@@ -473,170 +481,187 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E20F0101-BEEB-42F4-9173-39A1DD1E3141}">
-  <dimension ref="A1:B13"/>
+  <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="157.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" ht="135" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>23</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B7" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B12" s="2">
         <v>0.05</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
-      </c>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B19" s="3"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B20" s="3"/>
+    </row>
+    <row r="21" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B21" s="3"/>
+    </row>
+    <row r="22" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B22" s="3"/>
+    </row>
+    <row r="23" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B23" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="0" orientation="portrait" horizontalDpi="203" verticalDpi="203" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Delovni listi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>duh_dedka</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>